--- v0 (2025-10-17)
+++ v1 (2026-05-03)
@@ -1,164 +1,184 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Nicolau\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Controladoria_2023\CONTROLE INTERNO\PROGRAMA DE TRANSPARENCIA PÚBLICA TCEMG\2026\7.2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7F9BBBAB-E4EF-4CDC-A15A-AD29222B3EBB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{85B8134C-C098-46DD-9F6B-35508F7D842E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="15" windowWidth="28800" windowHeight="15585" activeTab="3" xr2:uid="{F494BABF-49F4-4169-BA49-E5FFFB71B64C}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="4" xr2:uid="{F494BABF-49F4-4169-BA49-E5FFFB71B64C}"/>
   </bookViews>
   <sheets>
     <sheet name="2022" sheetId="6" r:id="rId1"/>
     <sheet name="2023" sheetId="5" r:id="rId2"/>
     <sheet name="2024" sheetId="3" r:id="rId3"/>
     <sheet name="2025" sheetId="7" r:id="rId4"/>
+    <sheet name="2026" sheetId="8" r:id="rId5"/>
+    <sheet name="INFORMAÇÕES" sheetId="9" r:id="rId6"/>
   </sheets>
   <calcPr calcId="181029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="37" uniqueCount="9">
   <si>
     <t>Diária com pernoite</t>
   </si>
   <si>
     <t xml:space="preserve">Diária sem Pernoite </t>
   </si>
   <si>
     <t>DESCRIÇÃO</t>
   </si>
   <si>
     <t>VALOR</t>
   </si>
   <si>
     <t>1.8</t>
   </si>
   <si>
     <t>0.9</t>
   </si>
   <si>
     <t>REFERÊNCIA PARA CÁLCULO  -UNIDADE FISCAL DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>O valor devido de diária de viagem na Câmara Municipal de Patrocínio/MG independe do destino do deslocamento, nos termos da Resolução nº 51/2016.</t>
+  </si>
+  <si>
+    <t>Não há previsão legal para a concessão de diárias internacionais.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="8" formatCode="&quot;R$&quot;\ #,##0.00;[Red]\-&quot;R$&quot;\ #,##0.00"/>
   </numFmts>
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -575,113 +595,196 @@
       </c>
       <c r="C2" s="1">
         <v>940.24</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="1">
         <v>470.12</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{99F2E675-E485-4CB3-8909-AE85647DBD7A}">
   <dimension ref="A1:C3"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.28515625" customWidth="1"/>
     <col min="2" max="2" width="55.28515625" customWidth="1"/>
     <col min="3" max="3" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="1">
         <v>983.48</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="1">
         <v>491.74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9C194E21-D428-46EA-A70C-5CB0C66D7535}">
+  <dimension ref="A1:C3"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="19.28515625" customWidth="1"/>
+    <col min="2" max="2" width="55.28515625" customWidth="1"/>
+    <col min="3" max="3" width="12" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C2" s="1">
+        <v>1027.6400000000001</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="1">
+        <v>513.82000000000005</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3EBF9F83-331A-4D80-BB5A-5DE574C3B9F2}">
+  <dimension ref="A1:A2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A11" sqref="A11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="149" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>8</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Planilhas</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
+      <vt:lpstr>INFORMAÇÕES</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Nicolau</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>