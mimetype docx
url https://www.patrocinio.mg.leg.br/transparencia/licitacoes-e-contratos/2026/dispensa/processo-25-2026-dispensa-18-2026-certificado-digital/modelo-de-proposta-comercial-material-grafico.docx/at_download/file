--- v0 (2026-03-25)
+++ v1 (2026-05-09)
@@ -1072,225 +1072,225 @@
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Preço Total</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850796" w:rsidRPr="002D56F4" w14:paraId="41E35C26" w14:textId="77777777" w:rsidTr="0068168F">
+      <w:tr w:rsidR="00132D52" w:rsidRPr="002D56F4" w14:paraId="41E35C26" w14:textId="77777777" w:rsidTr="0068168F">
         <w:trPr>
           <w:trHeight w:val="1566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D9D69AD" w14:textId="464FDA16" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="1D9D69AD" w14:textId="65225EA8" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AEBD030" w14:textId="238B5F4C" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="3AEBD030" w14:textId="0B8B475E" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="039EA013" w14:textId="34D0DAE8" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="039EA013" w14:textId="4C2ABC66" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>UN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="776FBC2F" w14:textId="5CA38CA7" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="776FBC2F" w14:textId="3F152124" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>CERTIFICADO - MEDIDA: A4, PAPEL: COUCHE, GRAMATURA: 300 GR, IMPRESSAO:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>COLORIDA 4X0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="F2F2F2" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14935BA0" w14:textId="66A1AE13" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="14935BA0" w14:textId="66A1AE13" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002D56F4">
@@ -1309,244 +1309,244 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>___.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="742EC909" w14:textId="2EEC7017" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="742EC909" w14:textId="2EEC7017" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$ _____.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850796" w:rsidRPr="002D56F4" w14:paraId="12DAF526" w14:textId="77777777" w:rsidTr="0068168F">
+      <w:tr w:rsidR="00132D52" w:rsidRPr="002D56F4" w14:paraId="12DAF526" w14:textId="77777777" w:rsidTr="0068168F">
         <w:trPr>
           <w:trHeight w:val="1566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4D129022" w14:textId="0957BA7D" w:rsidR="00850796" w:rsidRPr="00A13517" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="4D129022" w14:textId="652F4118" w:rsidR="00132D52" w:rsidRPr="00A13517" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5C304F4D" w14:textId="0599FC65" w:rsidR="00850796" w:rsidRPr="00A13517" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="5C304F4D" w14:textId="380A10FF" w:rsidR="00132D52" w:rsidRPr="00A13517" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="445F2CD7" w14:textId="7F745DE5" w:rsidR="00850796" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="445F2CD7" w14:textId="6F18B61C" w:rsidR="00132D52" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>UN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="12481537" w14:textId="2E4304AA" w:rsidR="00850796" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="12481537" w14:textId="3F325424" w:rsidR="00132D52" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>CERTIFICADO. MEDIDA A3. MATERIAL COUCHE. GRAMATURA 250 GR. IMPRESSAO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>COLORIDA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="F2F2F2" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7262A20A" w14:textId="1A43B645" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="7262A20A" w14:textId="1A43B645" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002D56F4">
@@ -1564,244 +1564,244 @@
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>___.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEF4947" w14:textId="32B4476A" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="4CEF4947" w14:textId="32B4476A" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$ _____.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850796" w:rsidRPr="002D56F4" w14:paraId="4F654D53" w14:textId="77777777" w:rsidTr="0068168F">
+      <w:tr w:rsidR="00132D52" w:rsidRPr="002D56F4" w14:paraId="4F654D53" w14:textId="77777777" w:rsidTr="0068168F">
         <w:trPr>
           <w:trHeight w:val="1566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="292335C5" w14:textId="5C16CBF1" w:rsidR="00850796" w:rsidRPr="00A13517" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="292335C5" w14:textId="18E59F09" w:rsidR="00132D52" w:rsidRPr="00A13517" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="46D28AC0" w14:textId="719AC2C0" w:rsidR="00850796" w:rsidRPr="00A13517" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="46D28AC0" w14:textId="3C81587A" w:rsidR="00132D52" w:rsidRPr="00A13517" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1621CCD5" w14:textId="592E36A9" w:rsidR="00850796" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="1621CCD5" w14:textId="3ABB16AA" w:rsidR="00132D52" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>UN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="29BBBC21" w14:textId="5CF3D56C" w:rsidR="00850796" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="29BBBC21" w14:textId="4CC6A04D" w:rsidR="00132D52" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>CONVITE EM PAPEL COUCHE, GRAMATURA: 300 GR, IMPRESSAO CROMIA, COR: 4 X 4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>CORES, MEDIDA: 46 X 23,5 CM (ABERTO), ACABAMENTO EM VINCO/DOBRA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="F2F2F2" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="222D1309" w14:textId="492478E3" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="222D1309" w14:textId="492478E3" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002D56F4">
@@ -1819,220 +1819,220 @@
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>___.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="363FF9F7" w14:textId="173E6BF7" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="363FF9F7" w14:textId="173E6BF7" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$ _____.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850796" w:rsidRPr="002D56F4" w14:paraId="63509F29" w14:textId="77777777" w:rsidTr="0068168F">
+      <w:tr w:rsidR="00132D52" w:rsidRPr="002D56F4" w14:paraId="63509F29" w14:textId="77777777" w:rsidTr="0068168F">
         <w:trPr>
           <w:trHeight w:val="1566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB3A279" w14:textId="114F7CE2" w:rsidR="00850796" w:rsidRPr="00A13517" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="3DB3A279" w14:textId="5BB9CC29" w:rsidR="00132D52" w:rsidRPr="00A13517" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6CC324" w14:textId="3176AC1D" w:rsidR="00850796" w:rsidRPr="00A13517" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="2F6CC324" w14:textId="26773906" w:rsidR="00132D52" w:rsidRPr="00A13517" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7A8704FB" w14:textId="30B5AF59" w:rsidR="00850796" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="7A8704FB" w14:textId="3668CA15" w:rsidR="00132D52" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="28D70746" w14:textId="4514C8DE" w:rsidR="00850796" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="28D70746" w14:textId="1A2B7609" w:rsidR="00132D52" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">FOLDER EM PAPEL COUCHE FOSCO COLORIDO 4X4 COM DUAS DOBRAS PARALELAS GRAMATURA 150 G/M. TAMANHO ABERTO DE 20 X 30 CM. </w:t>
             </w:r>
             <w:r w:rsidRPr="00E16E39">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>TIRAGEM MÍNIMA DE 1.000 UNIDADES.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="F2F2F2" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C3EC618" w14:textId="50C0B1DB" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="5C3EC618" w14:textId="50C0B1DB" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002D56F4">
@@ -2050,197 +2050,197 @@
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>___.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F42735D" w14:textId="0B73F135" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="6F42735D" w14:textId="0B73F135" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$ _____.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850796" w:rsidRPr="002D56F4" w14:paraId="0B6358B3" w14:textId="77777777" w:rsidTr="0068168F">
+      <w:tr w:rsidR="00132D52" w:rsidRPr="002D56F4" w14:paraId="0B6358B3" w14:textId="77777777" w:rsidTr="0068168F">
         <w:trPr>
           <w:trHeight w:val="1566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="019A0401" w14:textId="496AB6D4" w:rsidR="00850796" w:rsidRPr="00A13517" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="019A0401" w14:textId="35B0405D" w:rsidR="00132D52" w:rsidRPr="00A13517" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0C983AF6" w14:textId="1DF4B61D" w:rsidR="00850796" w:rsidRPr="00A13517" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="0C983AF6" w14:textId="73A5D8D0" w:rsidR="00132D52" w:rsidRPr="00A13517" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="471AA35E" w14:textId="4FFB3ADE" w:rsidR="00850796" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="471AA35E" w14:textId="6C40FF3A" w:rsidR="00132D52" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>UN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="63FA34BC" w14:textId="740E49A9" w:rsidR="00850796" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="63FA34BC" w14:textId="63B293F8" w:rsidR="00132D52" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PAPEL CARTAO. MEDIDA APROXIMADA DE 11 X 16 CM. COR BRANCA. COM TIMBRE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
@@ -2260,51 +2260,51 @@
             </w:r>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">APROVADO PELA CONTRATANTE. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="F2F2F2" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10C601E4" w14:textId="79F93F23" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="10C601E4" w14:textId="79F93F23" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>R</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
@@ -2323,197 +2323,197 @@
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>___.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17434965" w14:textId="69F82D74" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="17434965" w14:textId="69F82D74" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$ _____.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850796" w:rsidRPr="002D56F4" w14:paraId="50AAF9B6" w14:textId="77777777" w:rsidTr="0068168F">
+      <w:tr w:rsidR="00132D52" w:rsidRPr="002D56F4" w14:paraId="0C138947" w14:textId="77777777" w:rsidTr="0068168F">
         <w:trPr>
           <w:trHeight w:val="1566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="78D0EC48" w14:textId="632CD1A0" w:rsidR="00850796" w:rsidRPr="00A13517" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="16786C90" w14:textId="36952173" w:rsidR="00132D52" w:rsidRPr="00A13517" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>05</w:t>
+              <w:t>06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="02057175" w14:textId="4972E36E" w:rsidR="00850796" w:rsidRPr="00A13517" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="24E97DDF" w14:textId="7EEEF137" w:rsidR="00132D52" w:rsidRPr="00A13517" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="25DE4D2D" w14:textId="578BD9E9" w:rsidR="00850796" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="2C8E9846" w14:textId="78204C0F" w:rsidR="00132D52" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>UN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5C438F9D" w14:textId="2B33AF84" w:rsidR="00850796" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="75747B1C" w14:textId="0F3C961B" w:rsidR="00132D52" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PAPEL CARTAO. MEDIDAS APROXIMADAS DE 11 X 16 CM. COR B</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
@@ -2532,51 +2532,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAL CARTOLINA. GRAMATURA 180 G/M. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="F2F2F2" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26E969D4" w14:textId="70F4B233" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="10A3DE88" w14:textId="2565264F" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002D56F4">
@@ -2594,236 +2594,236 @@
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>___.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="638DC427" w14:textId="7665406A" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="799CB688" w14:textId="347B6BA8" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$ _____.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850796" w:rsidRPr="002D56F4" w14:paraId="0C138947" w14:textId="77777777" w:rsidTr="0068168F">
+      <w:tr w:rsidR="00132D52" w:rsidRPr="002D56F4" w14:paraId="18B4472D" w14:textId="77777777" w:rsidTr="0068168F">
         <w:trPr>
           <w:trHeight w:val="1566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="16786C90" w14:textId="78E115B2" w:rsidR="00850796" w:rsidRPr="00A13517" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="4E03D7F6" w14:textId="0AA86ABC" w:rsidR="00132D52" w:rsidRPr="00A13517" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>06</w:t>
+              <w:t>07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="24E97DDF" w14:textId="6E0A3716" w:rsidR="00850796" w:rsidRPr="00A13517" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="0480E158" w14:textId="54C018EB" w:rsidR="00132D52" w:rsidRPr="00A13517" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2C8E9846" w14:textId="18F036B7" w:rsidR="00850796" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="5F51B2CD" w14:textId="6605C6F9" w:rsidR="00132D52" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>FL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="75747B1C" w14:textId="526FB75D" w:rsidR="00850796" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="5C454766" w14:textId="082C974D" w:rsidR="00132D52" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00285426">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PAPEL PARA ESCRITORIO - GRAMATURA: 180 G/M, MEDIDA: 210 X 297MM (A4), COR: BRANCO, TIPO: TELADO.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="F2F2F2" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10A3DE88" w14:textId="2565264F" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="68D10798" w14:textId="7DDDE664" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002D56F4">
@@ -2841,197 +2841,197 @@
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>___.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="799CB688" w14:textId="347B6BA8" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="361D2F81" w14:textId="44DC8CC7" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$ _____.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850796" w:rsidRPr="002D56F4" w14:paraId="18B4472D" w14:textId="77777777" w:rsidTr="0068168F">
+      <w:tr w:rsidR="00132D52" w:rsidRPr="002D56F4" w14:paraId="4211F938" w14:textId="77777777" w:rsidTr="0068168F">
         <w:trPr>
           <w:trHeight w:val="1566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4E03D7F6" w14:textId="22DA3D0F" w:rsidR="00850796" w:rsidRPr="00A13517" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="105C0E42" w14:textId="09E5578F" w:rsidR="00132D52" w:rsidRPr="00A13517" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>07</w:t>
+              <w:t>08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0480E158" w14:textId="29652CDC" w:rsidR="00850796" w:rsidRPr="00A13517" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="369BB266" w14:textId="06DDB176" w:rsidR="00132D52" w:rsidRPr="00A13517" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5F51B2CD" w14:textId="2976C78B" w:rsidR="00850796" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="0E17C448" w14:textId="19357492" w:rsidR="00132D52" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>UN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5C454766" w14:textId="4CD1EE3F" w:rsidR="00850796" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="40D1ADBC" w14:textId="6844319B" w:rsidR="00132D52" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PAPEL PARA ESCRITORIO. MODELO SULFITE. GRAMATURA DE 90 G/M. MEDIDAS 210 X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
@@ -3050,51 +3050,51 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00636006">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>CONFORME LEIAUTE APROVADO PELO CONTRATANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="F2F2F2" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68D10798" w14:textId="7DDDE664" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="4702EC40" w14:textId="5C119146" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002D56F4">
@@ -3112,212 +3112,219 @@
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>___.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="361D2F81" w14:textId="44DC8CC7" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="562E1CC1" w14:textId="28FF023F" w:rsidR="00132D52" w:rsidRPr="002D56F4" w:rsidRDefault="00132D52" w:rsidP="00132D52">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$ _____.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00850796" w:rsidRPr="002D56F4" w14:paraId="4211F938" w14:textId="77777777" w:rsidTr="0068168F">
+      <w:tr w:rsidR="00984DB2" w:rsidRPr="002D56F4" w14:paraId="0FB20AF4" w14:textId="77777777" w:rsidTr="006C1885">
         <w:trPr>
           <w:trHeight w:val="1566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="105C0E42" w14:textId="2CADBD0E" w:rsidR="00850796" w:rsidRPr="00A13517" w:rsidRDefault="00850796" w:rsidP="00850796">
-[...5 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="465B56D9" w14:textId="5C5A6047" w:rsidR="00984DB2" w:rsidRPr="00636006" w:rsidRDefault="00984DB2" w:rsidP="00984DB2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>0009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="369BB266" w14:textId="203A9795" w:rsidR="00850796" w:rsidRPr="00A13517" w:rsidRDefault="00850796" w:rsidP="00850796">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="391F8DB0" w14:textId="122C7B02" w:rsidR="00984DB2" w:rsidRDefault="00984DB2" w:rsidP="00984DB2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1.000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0E17C448" w14:textId="02D5EC46" w:rsidR="00850796" w:rsidRDefault="00850796" w:rsidP="00850796">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="0A8B5E06" w14:textId="4F77AED4" w:rsidR="00984DB2" w:rsidRPr="00636006" w:rsidRDefault="00984DB2" w:rsidP="00984DB2">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>UN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="FFFF00" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="40D1ADBC" w14:textId="63D5F54C" w:rsidR="00850796" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="1FA2D1CA" w14:textId="3D7AD036" w:rsidR="00984DB2" w:rsidRPr="00636006" w:rsidRDefault="00984DB2" w:rsidP="00984DB2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PASTA PERSONALIZADA. TIPO BOLSA INTERNA. MATERIA PRIMA PAPEL BRANCA ENVERNIZADA. DIMENSOES 31 X 45 CM. COR VARIAS. TIPO PERSONALIZADO. GRAMATURA 350 G/M. TIPO PERSONALIZADO POSSUIR VINCO. IMPRESSAO COLORIDA E TIMBRE COLORIDO. SEM ORELHA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="F2F2F2" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4702EC40" w14:textId="5C119146" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="44570268" w14:textId="58D8CE06" w:rsidR="00984DB2" w:rsidRPr="002D56F4" w:rsidRDefault="00984DB2" w:rsidP="00984DB2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002D56F4">
@@ -3335,51 +3342,51 @@
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>___.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="562E1CC1" w14:textId="28FF023F" w:rsidR="00850796" w:rsidRPr="002D56F4" w:rsidRDefault="00850796" w:rsidP="00850796">
+          <w:p w14:paraId="59042952" w14:textId="10649DF7" w:rsidR="00984DB2" w:rsidRPr="002D56F4" w:rsidRDefault="00984DB2" w:rsidP="00984DB2">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D56F4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:lang w:eastAsia="pt-BR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>R$ _____.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4232,74 +4239,79 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A7287"/>
     <w:rsid w:val="00005A55"/>
     <w:rsid w:val="00077AA7"/>
     <w:rsid w:val="00087D79"/>
     <w:rsid w:val="00097041"/>
+    <w:rsid w:val="00132D52"/>
     <w:rsid w:val="001D242E"/>
     <w:rsid w:val="002375FF"/>
     <w:rsid w:val="00280DDB"/>
     <w:rsid w:val="002B2A9F"/>
     <w:rsid w:val="002D56F4"/>
     <w:rsid w:val="003207C9"/>
     <w:rsid w:val="0039083A"/>
     <w:rsid w:val="00510E17"/>
     <w:rsid w:val="00586141"/>
     <w:rsid w:val="005B7110"/>
     <w:rsid w:val="006779B1"/>
     <w:rsid w:val="0078749F"/>
+    <w:rsid w:val="00790D12"/>
     <w:rsid w:val="00794B94"/>
     <w:rsid w:val="007B1CBC"/>
     <w:rsid w:val="00850796"/>
     <w:rsid w:val="00894697"/>
     <w:rsid w:val="008A7287"/>
     <w:rsid w:val="008C598C"/>
     <w:rsid w:val="00911AB5"/>
+    <w:rsid w:val="00984DB2"/>
     <w:rsid w:val="00990903"/>
     <w:rsid w:val="009E57C9"/>
+    <w:rsid w:val="00A06AD2"/>
     <w:rsid w:val="00A55A78"/>
     <w:rsid w:val="00B3186A"/>
     <w:rsid w:val="00B9241E"/>
+    <w:rsid w:val="00C00DB8"/>
     <w:rsid w:val="00C72170"/>
     <w:rsid w:val="00DA2390"/>
     <w:rsid w:val="00DD049F"/>
     <w:rsid w:val="00F202C7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>